--- v0 (2026-07-26)
+++ v1 (2026-09-23)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A0E9C90" w14:textId="0B15C6EE" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:color w:val="A60628"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:color w:val="A60628"/>
           <w:sz w:val="36"/>
@@ -334,62 +334,146 @@
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178083D9" w14:textId="60D4ACA3" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:color w:val="A60628"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384ED8AD" w14:textId="77777777" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
+    <w:p w14:paraId="384ED8AD" w14:textId="67B4B018" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
-        <w:t>[Insira aqui o texto de introdução do seu artigo. Apresente o tema de pesquisa, a justificativa da investigação, a hipótese de trabalho e a relevância científica do tema para os estudos da linguagem. O texto deve ser formatado em fonte Arial tamanho 11, cor cinza escuro, com alinhamento justificado e espaçamento entre linhas simples ou 1,15 conforme preferência].</w:t>
+        <w:t xml:space="preserve">[Insira aqui o texto de introdução do seu artigo. Apresente o tema de pesquisa, a justificativa da investigação, a hipótese de trabalho e a relevância científica do tema para os estudos da linguagem. O texto deve ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>formatado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00353001">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>Canadara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>cor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cinza escuro, com alinhamento justificado e espaçamento entre linhas simples ou 1,15 conforme preferência].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DB2B35" w14:textId="77777777" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:color w:val="A60628"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. FUNDAMENTAÇÃO TEÓRICA E REVISÃO DE LITERATURA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A15593C" w14:textId="77777777" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
@@ -505,51 +589,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:color w:val="A60628"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FF2EE5" w14:textId="77777777" w:rsidR="00074532" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Sintetize as conclusões da pesquisa respondendo aos objetivos propostos e apontando limitações e </w:t>
+        <w:t xml:space="preserve">[Sintetize as conclusões da pesquisa respondendo aos objetivos propostos e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>apontando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>limitações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>sugestões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>investigações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
@@ -751,55 +863,50 @@
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:br/>
         <w:t>SOBRENOME, Nome. Título do livro em negrito: subtítulo. Cidade: Editora, ano.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:br/>
         <w:t>Exemplo Artigo:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>SOBRENOME, Nome. Título do artigo. Nome da Revista em negrito, v. X, n. X, p. X-X, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6171653B" w14:textId="77777777" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="564568F1" w14:textId="77777777" w:rsidR="00074532" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2AFF">
@@ -1352,186 +1459,194 @@
               </w:rPr>
               <w:t xml:space="preserve"> e o</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Corpo Editorial </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F2AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adjunto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F2AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> da Revista Diálogos</w:t>
+              <w:t xml:space="preserve"> da Revista </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F2AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Diálogos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F65B1BC" w14:textId="77777777" w:rsidR="00EC53A3" w:rsidRPr="003F2AFF" w:rsidRDefault="00EC53A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC53A3" w:rsidRPr="003F2AFF" w:rsidSect="00C53E6A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FD46145" w14:textId="77777777" w:rsidR="00EC53A3" w:rsidRDefault="00EC53A3" w:rsidP="003F2AFF">
+    <w:p w14:paraId="09BCE525" w14:textId="77777777" w:rsidR="00005A7B" w:rsidRDefault="00005A7B" w:rsidP="003F2AFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76848F3A" w14:textId="77777777" w:rsidR="00EC53A3" w:rsidRDefault="00EC53A3" w:rsidP="003F2AFF">
+    <w:p w14:paraId="18F877FB" w14:textId="77777777" w:rsidR="00005A7B" w:rsidRDefault="00005A7B" w:rsidP="003F2AFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
-    <w:altName w:val="Candara"/>
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-1128777132"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3B6844D6" w14:textId="01C0D949" w:rsidR="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="00C67A45">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -1593,51 +1708,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7300587C" w14:textId="77777777" w:rsidR="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="003F2AFF">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:id w:val="-160232249"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="00CC1187" w14:textId="461DB550" w:rsidR="003F2AFF" w:rsidRPr="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="003F2AFF">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:w="377" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="1280" w:y="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="003F2AFF">
@@ -1747,51 +1862,51 @@
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C53E6A">
       <w:rPr>
         <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Revdia</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00C53E6A">
       <w:rPr>
         <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>) | e20260001, Jan-Dez, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1890370317"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3188C21F" w14:textId="199E3B5B" w:rsidR="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="00B74E55">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:w="392" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="1481" w:y="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00B74E55">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
@@ -1839,63 +1954,63 @@
         </w:r>
         <w:r w:rsidRPr="00B74E55">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="67197DB2" w14:textId="77777777" w:rsidR="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="003F2AFF">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C603D49" w14:textId="77777777" w:rsidR="00EC53A3" w:rsidRDefault="00EC53A3" w:rsidP="003F2AFF">
+    <w:p w14:paraId="68E1578D" w14:textId="77777777" w:rsidR="00005A7B" w:rsidRDefault="00005A7B" w:rsidP="003F2AFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0298DEFE" w14:textId="77777777" w:rsidR="00EC53A3" w:rsidRDefault="00EC53A3" w:rsidP="003F2AFF">
+    <w:p w14:paraId="24FC2582" w14:textId="77777777" w:rsidR="00005A7B" w:rsidRDefault="00005A7B" w:rsidP="003F2AFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5C852650" w14:textId="31D1D577" w:rsidR="003F2AFF" w:rsidRPr="00C53E6A" w:rsidRDefault="003F2AFF">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53E6A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C53E6A">
@@ -1932,51 +2047,51 @@
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C53E6A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53E6A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Universidade de Pernambuco, e-mail, ORCID</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69BCDB83" w14:textId="324993FC" w:rsidR="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="003F2AFF">
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="274DAE57" wp14:editId="6BAEB1F9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-282011</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-372205</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1375873" cy="917248"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="890532668" name="Imagem 1"/>
@@ -2008,51 +2123,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="35177780" w14:textId="77777777" w:rsidR="00C53E6A" w:rsidRPr="003F2AFF" w:rsidRDefault="00C53E6A" w:rsidP="00C53E6A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38DB39D2" w14:textId="541F7833" w:rsidR="003F2AFF" w:rsidRPr="003F2AFF" w:rsidRDefault="003F2AFF" w:rsidP="003F2AFF">
     <w:pPr>
       <w:spacing w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AB81BED" wp14:editId="3EE1D866">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4058860</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-388543</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2196269" cy="1464179"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="236229069" name="Imagem 1"/>
@@ -2275,51 +2390,51 @@
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F2AFF">
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:b/>
         <w:color w:val="A60628"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>ARTIGO ORIGINAL / SEÇÃO TEMÁTICA - TÍTULO DO DOSSIÊ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="47ACB2AC" w14:textId="77777777" w:rsidR="003F2AFF" w:rsidRDefault="003F2AFF">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2479,91 +2594,94 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2063408786">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="695738036">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82380671">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="124783356">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1219631184">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="475682036">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="149"/>
+  <w:zoom w:percent="192"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00005A7B"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00074532"/>
     <w:rsid w:val="000E6934"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002F31BE"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00353001"/>
     <w:rsid w:val="003F2AFF"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B74E55"/>
     <w:rsid w:val="00C53E6A"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00DD433A"/>
     <w:rsid w:val="00E54ED4"/>
     <w:rsid w:val="00EC53A3"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -14350,78 +14468,78 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>628</Words>
-  <Characters>3392</Characters>
+  <Characters>3395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4012</CharactersWithSpaces>
+  <CharactersWithSpaces>4015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>